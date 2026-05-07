--- v0 (2026-01-08)
+++ v1 (2026-05-07)
@@ -1,137 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004E750E" w:rsidR="00262262" w:rsidP="00283841" w:rsidRDefault="00262262" w14:paraId="5E4F2D21" w14:textId="77777777">
+    <w:p w14:paraId="5E4F2D21" w14:textId="77777777" w:rsidR="00262262" w:rsidRPr="004E750E" w:rsidRDefault="00262262" w:rsidP="00283841">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E750E">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Adult ADHD/Autism Referral Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00262262" w:rsidP="009061DF" w:rsidRDefault="002B4151" w14:paraId="23507F68" w14:textId="782BA1C4">
+    <w:p w14:paraId="23507F68" w14:textId="4BC6B2B1" w:rsidR="00262262" w:rsidRDefault="002B4151" w:rsidP="009061DF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please note that we are only able to accept referrals for patients </w:t>
       </w:r>
       <w:r w:rsidR="00270E53">
-        <w:t>who are aged 17 years and 6 months or above, under Right to Choose</w:t>
+        <w:t xml:space="preserve">who are aged </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC192F">
+        <w:t xml:space="preserve">18 years and </w:t>
+      </w:r>
+      <w:r w:rsidR="00270E53">
+        <w:t>above, under Right to Choose</w:t>
       </w:r>
       <w:r w:rsidR="009061DF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009061DF" w:rsidP="009061DF" w:rsidRDefault="007D50BD" w14:paraId="72EA3140" w14:textId="4952B7C2">
+    <w:p w14:paraId="72EA3140" w14:textId="4952B7C2" w:rsidR="009061DF" w:rsidRDefault="007D50BD" w:rsidP="009061DF">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidR="007D50BD">
-[...1 lines deleted...]
-        <w:t>Additional</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Additional guidance on making an appropriate referral can be found </w:t>
       </w:r>
-      <w:r w:rsidR="007D50BD">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="0D83F85E" w:rsidR="007D50BD">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0D83F85E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="1"/>
-            <w:bCs w:val="1"/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3005"/>
-        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="1762"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00262262" w:rsidTr="004E750E" w14:paraId="0567D0D3" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="0567D0D3" w14:textId="77777777" w:rsidTr="004E750E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00262262" w:rsidR="00262262" w:rsidP="00262262" w:rsidRDefault="00262262" w14:paraId="2D2F29EA" w14:textId="2BC91F14">
+          <w:p w14:paraId="2D2F29EA" w14:textId="2BC91F14" w:rsidR="00262262" w:rsidRPr="00262262" w:rsidRDefault="00262262" w:rsidP="00262262">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Referral for </w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
@@ -158,240 +151,207 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>please check as appropriate</w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262262" w:rsidTr="00262262" w14:paraId="6485FD65" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="00262262" w:rsidRDefault="00C4703C" w14:paraId="7AC2E7D2" w14:textId="308547E0">
+      <w:tr w:rsidR="002B672D" w14:paraId="6485FD65" w14:textId="77777777" w:rsidTr="002B672D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC2E7D2" w14:textId="308547E0" w:rsidR="002B672D" w:rsidRDefault="00000000" w:rsidP="00262262">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1305548535"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00262262">
+                <w:r w:rsidR="002B672D">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00262262">
+            <w:r w:rsidR="002B672D">
               <w:t>ADHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="00262262" w:rsidRDefault="00C4703C" w14:paraId="224453D5" w14:textId="0C4AAD62">
+            <w:tcW w:w="4768" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3250E5A0" w14:textId="69CBE6A8" w:rsidR="002B672D" w:rsidRDefault="00000000" w:rsidP="00262262">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="842973344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00262262">
+                <w:r w:rsidR="002B672D">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00262262">
+            <w:r w:rsidR="002B672D">
               <w:t>Autism</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...27 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC1EF7" w:rsidTr="005E1454" w14:paraId="392708A8" w14:textId="77777777">
+      <w:tr w:rsidR="00CC1EF7" w14:paraId="392708A8" w14:textId="77777777" w:rsidTr="005E1454">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC1EF7" w:rsidP="00262262" w:rsidRDefault="00CC1EF7" w14:paraId="3B90B2C5" w14:textId="77777777"/>
+          <w:p w14:paraId="3B90B2C5" w14:textId="77777777" w:rsidR="00CC1EF7" w:rsidRDefault="00CC1EF7" w:rsidP="00262262"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310A76" w:rsidTr="00B003BB" w14:paraId="2FBD85A2" w14:textId="77777777">
+      <w:tr w:rsidR="00310A76" w14:paraId="2FBD85A2" w14:textId="77777777" w:rsidTr="00B003BB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00310A76" w:rsidP="00262262" w:rsidRDefault="00310A76" w14:paraId="3C16D33E" w14:textId="0DE83ACC">
+          <w:p w14:paraId="3C16D33E" w14:textId="0DE83ACC" w:rsidR="00310A76" w:rsidRDefault="00310A76" w:rsidP="00262262">
             <w:r>
               <w:t>Does the patient have an existing diagnosis of ADHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00310A76" w:rsidP="00262262" w:rsidRDefault="00C4703C" w14:paraId="52B2C85D" w14:textId="5B171228">
+          <w:p w14:paraId="52B2C85D" w14:textId="5B171228" w:rsidR="00310A76" w:rsidRDefault="00000000" w:rsidP="00262262">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-304699939"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00310A76">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00310A76">
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00310A76">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00CC1EF7">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2070877881"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC1EF7">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00310A76">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00262262" w:rsidR="00262262" w:rsidP="00262262" w:rsidRDefault="00262262" w14:paraId="113545A0" w14:textId="77777777"/>
+    <w:p w14:paraId="113545A0" w14:textId="77777777" w:rsidR="00262262" w:rsidRPr="00262262" w:rsidRDefault="00262262" w:rsidP="00262262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9016" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="2935"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00262262" w:rsidTr="5B64DB67" w14:paraId="1C62F2FC" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="1C62F2FC" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00262262" w:rsidR="00262262" w:rsidRDefault="00262262" w14:paraId="2019E495" w14:textId="0036C7A2">
+          </w:tcPr>
+          <w:p w14:paraId="2019E495" w14:textId="0036C7A2" w:rsidR="00262262" w:rsidRPr="00262262" w:rsidRDefault="00262262">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Patient details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -399,423 +359,381 @@
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262262" w:rsidTr="5B64DB67" w14:paraId="704B705D" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="704B705D" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="5B64DB67" w:rsidRDefault="00262262" w14:paraId="30874CFA" w14:textId="7219291B">
+          </w:tcPr>
+          <w:p w14:paraId="30874CFA" w14:textId="7219291B" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00262262">
-              <w:rPr/>
+            <w:r>
               <w:t>Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="1B1072A2" w14:textId="4F481D05">
+          <w:p w14:paraId="1B1072A2" w14:textId="4F481D05" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2935" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="00262262" w:rsidRDefault="00262262" w14:paraId="5154B905" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5154B905" w14:textId="77777777" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="00262262">
             <w:r>
               <w:t>First name:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="610A7675" w14:textId="1698AF10">
+          <w:p w14:paraId="610A7675" w14:textId="1698AF10" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="696F5CE3" w14:textId="3F519E30">
+          </w:tcPr>
+          <w:p w14:paraId="696F5CE3" w14:textId="3F519E30" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00262262">
-              <w:rPr/>
+            <w:r>
               <w:t>Surname:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262262" w:rsidTr="5B64DB67" w14:paraId="15B27DA1" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="15B27DA1" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="5B64DB67" w:rsidRDefault="00262262" w14:paraId="6A2E0340" w14:textId="7D25872F">
+          </w:tcPr>
+          <w:p w14:paraId="6A2E0340" w14:textId="7D25872F" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00262262">
-              <w:rPr/>
+            <w:r>
               <w:t>Preferred name:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="1C775E30" w14:textId="00B6C926">
+          <w:p w14:paraId="1C775E30" w14:textId="00B6C926" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2935" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidRDefault="00262262" w14:paraId="288B8514" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="288B8514" w14:textId="77777777" w:rsidR="00262262" w:rsidRDefault="00262262">
             <w:r>
               <w:t xml:space="preserve">Date of birth: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="2A651EC5" w14:textId="6C910F74">
+          <w:p w14:paraId="2A651EC5" w14:textId="6C910F74" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="045A426A" w14:textId="23167C97">
+          </w:tcPr>
+          <w:p w14:paraId="045A426A" w14:textId="23167C97" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00262262">
-              <w:rPr/>
+            <w:r>
               <w:t>NHS Number:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262262" w:rsidTr="5B64DB67" w14:paraId="291BEBF2" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="291BEBF2" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidRDefault="00262262" w14:paraId="13AE8473" w14:textId="581B37C5">
+          </w:tcPr>
+          <w:p w14:paraId="13AE8473" w14:textId="581B37C5" w:rsidR="00262262" w:rsidRDefault="00262262">
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Contact information</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262262" w:rsidTr="5B64DB67" w14:paraId="694F10DB" w14:textId="77777777">
+      <w:tr w:rsidR="00262262" w14:paraId="694F10DB" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidP="5B64DB67" w:rsidRDefault="00262262" w14:paraId="42567F39" w14:textId="0B0017D2">
+          </w:tcPr>
+          <w:p w14:paraId="42567F39" w14:textId="0B0017D2" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00262262">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">Mobile number: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="26B32B46" w14:textId="21BD6DDF">
+          <w:p w14:paraId="26B32B46" w14:textId="21BD6DDF" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5941" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00262262" w:rsidRDefault="00262262" w14:paraId="6E96DC0D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6E96DC0D" w14:textId="77777777" w:rsidR="00262262" w:rsidRDefault="00262262">
             <w:r>
               <w:t>Email address:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00262262" w:rsidP="240ADAD3" w:rsidRDefault="00262262" w14:paraId="227B2534" w14:textId="5A4945F3">
+          <w:p w14:paraId="227B2534" w14:textId="5A4945F3" w:rsidR="00262262" w:rsidRDefault="00262262" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="7598A6F4" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="7598A6F4" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00DC41A0" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="3BACF751" w14:textId="51C51A00">
+          </w:tcPr>
+          <w:p w14:paraId="3BACF751" w14:textId="51C51A00" w:rsidR="00DC41A0" w:rsidRPr="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="00DC41A0">
-[...23 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Patient postal address</w:t>
+            </w:r>
+            <w:r w:rsidR="772992AB" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="772992AB">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="772992AB" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="772992AB">
+            <w:r w:rsidR="772992AB" w:rsidRPr="03B2EFD4">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>If patient is homeless, please provide a CO address</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="772992AB">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="772992AB" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="00DC41A0">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="00DC41A0">
+            <w:r w:rsidRPr="03B2EFD4">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="00DC41A0">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mandatory</w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Mandatory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkStart w:name="PjDiPCfUbSWEFD8tRyRM" w:id="0"/>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="0294D6AB" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="0294D6AB" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcMar/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="11CD0DBD" w14:textId="77777777"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CD0DBD" w14:textId="77777777" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0">
+            <w:bookmarkStart w:id="0" w:name="PjDiPCfUbSWEFD8tRyRM"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B5D08" w:rsidRDefault="005B5D08" w14:paraId="55560E50" w14:textId="77777777"/>
+    <w:p w14:paraId="55560E50" w14:textId="77777777" w:rsidR="005B5D08" w:rsidRDefault="005B5D08"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="139B4523" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="139B4523" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00DC41A0" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="58E2E5EB" w14:textId="6214F7F2">
+          </w:tcPr>
+          <w:p w14:paraId="58E2E5EB" w14:textId="6214F7F2" w:rsidR="00DC41A0" w:rsidRPr="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC41A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>GP Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -823,1402 +741,1295 @@
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="1F11EE91" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="1F11EE91" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="52C52011" w14:textId="610C52B7" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0">
+            <w:r>
               <w:t>GP Practice</w:t>
             </w:r>
             <w:r w:rsidR="4BAF0AF9">
-              <w:rPr/>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B64DB67" w:rsidR="1CD9B80E">
+            <w:r w:rsidR="1CD9B80E" w:rsidRPr="5B64DB67">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Organisation Full Adress Stacked</w:t>
             </w:r>
             <w:r w:rsidR="1CD9B80E">
-              <w:rPr/>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="46B7FE3F" w14:textId="5DC44E05"/>
+          <w:p w14:paraId="46B7FE3F" w14:textId="5DC44E05" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="363C563B" w14:textId="3E5F31B5" w:rsidR="00DC41A0" w:rsidRPr="00DC41A0" w:rsidRDefault="00DC41A0">
+            <w:r>
               <w:t>GP Practice contact information</w:t>
             </w:r>
             <w:r w:rsidR="771A0FA0">
-              <w:rPr/>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="5B64DB67" w:rsidR="771A0FA0">
+            <w:r w:rsidR="771A0FA0" w:rsidRPr="5B64DB67">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Telephone number and email address</w:t>
             </w:r>
             <w:r w:rsidR="771A0FA0">
-              <w:rPr/>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00DC41A0">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5B64DB67" w:rsidRDefault="5B64DB67" w14:paraId="2875541E" w14:textId="261A1646"/>
-          <w:p w:rsidRPr="00DC41A0" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="0EC9EB43" w14:textId="26DA2C98">
+          <w:p w14:paraId="2875541E" w14:textId="261A1646" w:rsidR="5B64DB67" w:rsidRDefault="5B64DB67"/>
+          <w:p w14:paraId="0EC9EB43" w14:textId="26DA2C98" w:rsidR="00DC41A0" w:rsidRPr="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DC41A0" w:rsidP="03B2EFD4" w:rsidRDefault="00F759A9" w14:paraId="1BA18903" w14:textId="61AECB3A">
+          <w:p w14:paraId="1BA18903" w14:textId="61AECB3A" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="1D875AFB" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="1D875AFB" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidP="240ADAD3" w:rsidRDefault="00DC41A0" w14:paraId="0B0A1B9D" w14:textId="744AA26F">
+          </w:tcPr>
+          <w:p w14:paraId="0B0A1B9D" w14:textId="744AA26F" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w:rsidP="240ADAD3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00DC41A0">
-              <w:rPr/>
+            <w:r>
               <w:t>ODS Code:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="087C7720" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="087C7720" w14:textId="77777777" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:r>
               <w:t>ICB:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC41A0" w:rsidP="03B2EFD4" w:rsidRDefault="00DC41A0" w14:paraId="1DD207F1" w14:textId="037DBF9C">
+          <w:p w14:paraId="1DD207F1" w14:textId="037DBF9C" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="05D3B57A" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="05D3B57A" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="286EA7AE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="286EA7AE" w14:textId="77777777" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:r>
               <w:t xml:space="preserve">Name of referrer: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC41A0" w:rsidP="03B2EFD4" w:rsidRDefault="00DC41A0" w14:paraId="317237CE" w14:textId="20D40AF1">
+          <w:p w14:paraId="317237CE" w14:textId="20D40AF1" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="15E6085E" w14:textId="77777777"/>
+    <w:p w14:paraId="15E6085E" w14:textId="77777777" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="59B6C499" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="59B6C499" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="02F7063B" w14:textId="5F62E063">
+          </w:tcPr>
+          <w:p w14:paraId="02F7063B" w14:textId="5F62E063" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0">
             <w:r>
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:t>referral</w:t>
             </w:r>
-            <w:r w:rsidRPr="00262262" w:rsidR="00026DA9">
+            <w:r w:rsidR="00026DA9" w:rsidRPr="00262262">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00262262" w:rsidR="00026DA9">
+            <w:r w:rsidR="00026DA9" w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="628F5EC3" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="628F5EC3" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="5B64DB67" w:rsidP="5B64DB67" w:rsidRDefault="5B64DB67" w14:paraId="6305372A" w14:textId="5DA33BB3">
+          </w:tcPr>
+          <w:p w14:paraId="6305372A" w14:textId="5DA33BB3" w:rsidR="5B64DB67" w:rsidRDefault="5B64DB67" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0059720C" w:rsidP="03B2EFD4" w:rsidRDefault="0059720C" w14:textId="77777777" w14:paraId="31851F35">
+          <w:p w14:paraId="31851F35" w14:textId="77777777" w:rsidR="0059720C" w:rsidRDefault="1550225E" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="1550225E">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Please include clinical rationale for the referral to Psychiatry UK</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0059720C" w:rsidP="03B2EFD4" w:rsidRDefault="0059720C" w14:paraId="4D019F47" w14:textId="18D1EBA5">
+          <w:p w14:paraId="4D019F47" w14:textId="18D1EBA5" w:rsidR="0059720C" w:rsidRDefault="0059720C" w:rsidP="03B2EFD4">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0059720C" w:rsidRDefault="0059720C" w14:paraId="36DC0FEF" w14:textId="77777777">
+          <w:p w14:paraId="36DC0FEF" w14:textId="77777777" w:rsidR="0059720C" w:rsidRDefault="0059720C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00026DA9" w:rsidR="00026DA9" w:rsidRDefault="00026DA9" w14:paraId="53A10025" w14:textId="509FD388">
+          <w:p w14:paraId="53A10025" w14:textId="509FD388" w:rsidR="00026DA9" w:rsidRPr="00026DA9" w:rsidRDefault="00026DA9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="14FB3DEC" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="14FB3DEC" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DC41A0" w:rsidRDefault="00026DA9" w14:paraId="31333815" w14:textId="71B4360D">
+          </w:tcPr>
+          <w:p w14:paraId="31333815" w14:textId="71B4360D" w:rsidR="00DC41A0" w:rsidRDefault="00026DA9">
             <w:r>
               <w:t>Medical History</w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00262262">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="157CC561" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="157CC561" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="5B64DB67" w:rsidP="5B64DB67" w:rsidRDefault="5B64DB67" w14:paraId="34DC48A0" w14:textId="12F3C589">
+          </w:tcPr>
+          <w:p w14:paraId="34DC48A0" w14:textId="12F3C589" w:rsidR="5B64DB67" w:rsidRDefault="5B64DB67" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00026DA9" w:rsidP="0059720C" w:rsidRDefault="00026DA9" w14:paraId="03C82690" w14:textId="77777777">
+          <w:p w14:paraId="03C82690" w14:textId="77777777" w:rsidR="00026DA9" w:rsidRDefault="00026DA9" w:rsidP="0059720C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">insert </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E750E" w:rsidR="004E750E">
+            <w:r w:rsidR="004E750E" w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>problems and medications lis</w:t>
             </w:r>
             <w:r w:rsidR="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>t here</w:t>
             </w:r>
             <w:r w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004E750E" w:rsidR="004E750E">
+            <w:r w:rsidR="004E750E" w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> attach a summary </w:t>
             </w:r>
             <w:r w:rsidR="00CC1EF7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>care</w:t>
             </w:r>
             <w:r w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> re</w:t>
             </w:r>
             <w:r w:rsidR="00CC1EF7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>cord</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E750E" w:rsidR="004E750E">
+            <w:r w:rsidR="004E750E" w:rsidRPr="004E750E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> when emailing</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00026DA9" w:rsidR="0059720C" w:rsidP="0059720C" w:rsidRDefault="0059720C" w14:paraId="0583345F" w14:textId="7F330249">
+          <w:p w14:paraId="0583345F" w14:textId="7F330249" w:rsidR="0059720C" w:rsidRPr="00026DA9" w:rsidRDefault="0059720C" w:rsidP="0059720C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC41A0" w:rsidTr="5B64DB67" w14:paraId="78791ED6" w14:textId="77777777">
+      <w:tr w:rsidR="00DC41A0" w14:paraId="78791ED6" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          </w:tcPr>
+          <w:p w14:paraId="6EACDBCC" w14:textId="481D2FCC" w:rsidR="00DC41A0" w:rsidRDefault="00026DA9">
+            <w:r>
               <w:t xml:space="preserve">Risks &amp; Safeguarding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026DA9" w:rsidTr="5B64DB67" w14:paraId="536B1E4C" w14:textId="77777777">
+      <w:tr w:rsidR="00026DA9" w14:paraId="536B1E4C" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00026DA9" w:rsidRDefault="00C4703C" w14:paraId="2F533030" w14:textId="2B093D8C">
+          </w:tcPr>
+          <w:p w14:paraId="2F533030" w14:textId="2B093D8C" w:rsidR="00026DA9" w:rsidRDefault="00000000">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-281572098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Suicide</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1415967418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Self-harm</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="161053196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Self-neglect</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00026DA9" w:rsidRDefault="00C4703C" w14:paraId="0298628C" w14:textId="6AB11B28">
+          <w:p w14:paraId="0298628C" w14:textId="6AB11B28" w:rsidR="00026DA9" w:rsidRDefault="00000000">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1362273429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Substance misuse</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2055967093"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Risk from others</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1830740502"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Risk to others</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00026DA9" w:rsidRDefault="00C4703C" w14:paraId="2958EC39" w14:textId="23F6CE24">
+          <w:p w14:paraId="2958EC39" w14:textId="23F6CE24" w:rsidR="00026DA9" w:rsidRDefault="00000000">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1318033684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00026DA9">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00026DA9">
               <w:t>Child protection</w:t>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00026DA9">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1525247229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E750E">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E750E">
               <w:t>CMHT involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026DA9" w:rsidTr="5B64DB67" w14:paraId="269FE49A" w14:textId="77777777">
+      <w:tr w:rsidR="00026DA9" w14:paraId="269FE49A" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="004E750E" w:rsidR="00026DA9" w:rsidP="5B64DB67" w:rsidRDefault="004E750E" w14:paraId="43942D6F" w14:textId="40C8B4C5">
+          </w:tcPr>
+          <w:p w14:paraId="43942D6F" w14:textId="40C8B4C5" w:rsidR="00026DA9" w:rsidRPr="004E750E" w:rsidRDefault="004E750E" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B64DB67" w:rsidR="004E750E">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="5B64DB67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If any of the above apply, please provide further detail or corresponding letters.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">If any of the above apply, please provide further detail or corresponding letters. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0" w14:paraId="0C90E264" w14:textId="77777777"/>
+    <w:p w14:paraId="0C90E264" w14:textId="77777777" w:rsidR="00DC41A0" w:rsidRDefault="00DC41A0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00026DA9" w:rsidTr="5B64DB67" w14:paraId="2F71C96F" w14:textId="77777777">
+      <w:tr w:rsidR="00026DA9" w14:paraId="2F71C96F" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00026DA9" w:rsidRDefault="00026DA9" w14:paraId="588CDFC7" w14:textId="7DD93EDE">
+          </w:tcPr>
+          <w:p w14:paraId="588CDFC7" w14:textId="7DD93EDE" w:rsidR="00026DA9" w:rsidRDefault="00026DA9">
             <w:r>
               <w:t>Additional information/needs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00026DA9" w:rsidTr="5B64DB67" w14:paraId="0AE02E70" w14:textId="77777777">
+      <w:tr w:rsidR="00026DA9" w14:paraId="0AE02E70" w14:textId="77777777" w:rsidTr="5B64DB67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00026DA9" w:rsidR="00026DA9" w:rsidP="5B64DB67" w:rsidRDefault="00026DA9" w14:paraId="0B4C5832" w14:textId="0CE70724">
+          </w:tcPr>
+          <w:p w14:paraId="0B4C5832" w14:textId="0CE70724" w:rsidR="00026DA9" w:rsidRPr="00026DA9" w:rsidRDefault="00026DA9" w:rsidP="5B64DB67">
             <w:pPr>
               <w:rPr>
-                <w:i w:val="1"/>
-                <w:iCs w:val="1"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5B64DB67" w:rsidR="00026DA9">
-[...2 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="5B64DB67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please specify here if a patient has any </w:t>
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+              <w:t>Please specify here if a patient has any additional requirements, example: Language translation service</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4589D" w:rsidRPr="5B64DB67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>additional</w:t>
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+              <w:t xml:space="preserve"> (please specify the language required)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5B64DB67">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> requirements, example: Language translation service</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> or British sign language interpreter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00026DA9" w:rsidRDefault="00026DA9" w14:paraId="51D617B6" w14:textId="77777777"/>
+    <w:p w14:paraId="51D617B6" w14:textId="77777777" w:rsidR="00026DA9" w:rsidRDefault="00026DA9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283841" w:rsidTr="03B2EFD4" w14:paraId="59D733A9" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="59D733A9" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="005B5D08" w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="37FC01A0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="37FC01A0" w14:textId="77777777" w:rsidR="00283841" w:rsidRPr="005B5D08" w:rsidRDefault="00283841" w:rsidP="00235EEE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B5D08">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Consent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283841" w:rsidTr="03B2EFD4" w14:paraId="1C203DE0" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="1C203DE0" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="2FE5C0BF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2FE5C0BF" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841" w:rsidP="00235EEE">
             <w:r>
               <w:t xml:space="preserve">If the referred patient requires assistance with their medical care whilst at Psychiatry UK and wishes to give consent for someone to liaise with Psychiatry UK on their behalf, please provide the below details: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283841" w:rsidTr="03B2EFD4" w14:paraId="3ECD164E" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="3ECD164E" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00283841" w:rsidP="03B2EFD4" w:rsidRDefault="00283841" w14:paraId="1BF26FBA" w14:textId="7A763DBE">
+          </w:tcPr>
+          <w:p w14:paraId="1BF26FBA" w14:textId="7A763DBE" w:rsidR="00283841" w:rsidRDefault="55B53710" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="55B53710">
-              <w:rPr/>
+            <w:r>
               <w:t>Name:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00283841">
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00283841" w:rsidP="03B2EFD4" w:rsidRDefault="00283841" w14:paraId="3EB4F2A2" w14:textId="0A6D49E9">
+          </w:tcPr>
+          <w:p w14:paraId="3EB4F2A2" w14:textId="0A6D49E9" w:rsidR="00283841" w:rsidRDefault="55B53710" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="55B53710">
-              <w:rPr/>
+            <w:r>
               <w:t>Relationship to patient:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00283841">
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283841" w:rsidTr="03B2EFD4" w14:paraId="2F09A666" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="2F09A666" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDD85ED" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="55B53710" w:rsidP="00235EEE">
+            <w:r>
               <w:t>Contact information:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00283841" w:rsidP="03B2EFD4" w:rsidRDefault="00283841" w14:paraId="5BA0487C" w14:textId="41B0C73C">
+          <w:p w14:paraId="5BA0487C" w14:textId="41B0C73C" w:rsidR="00283841" w:rsidRDefault="00283841" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00283841" w:rsidRDefault="00283841" w14:paraId="1848B529" w14:textId="77777777"/>
+    <w:p w14:paraId="1848B529" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00283841" w:rsidTr="00235EEE" w14:paraId="0A8BC3C9" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="0A8BC3C9" w14:textId="77777777" w:rsidTr="00235EEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00283841" w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="7029B182" w14:textId="2EF77256">
+          <w:p w14:paraId="7029B182" w14:textId="2EF77256" w:rsidR="00283841" w:rsidRPr="00283841" w:rsidRDefault="00283841" w:rsidP="00235EEE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00283841">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Shared Care</w:t>
             </w:r>
             <w:r w:rsidR="003D6322">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00283841" w:rsidR="003D6322">
+            <w:r w:rsidR="003D6322" w:rsidRPr="00283841">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00283841" w:rsidR="003D6322">
+            <w:r w:rsidR="003D6322" w:rsidRPr="00283841">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00283841" w:rsidR="003D6322">
+            <w:r w:rsidR="003D6322" w:rsidRPr="00283841">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283841" w:rsidTr="00235EEE" w14:paraId="772F59D3" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="772F59D3" w14:textId="77777777" w:rsidTr="00235EEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="2EE2BDBA" w14:textId="77777777">
+          <w:p w14:paraId="2EE2BDBA" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841" w:rsidP="00235EEE">
             <w:r>
               <w:t xml:space="preserve">Please indicate whether you will accept Shared Care for NHS RTC referrals if the patient is diagnosed and successfully completes the titration pathway for ADHD. A full copy of the agreement will be provided once the patient is stabilised on their medication.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="4B955BE4" w14:textId="77777777"/>
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00283841" w14:paraId="3BF31311" w14:textId="77777777">
+          <w:p w14:paraId="4B955BE4" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841" w:rsidP="00235EEE"/>
+          <w:p w14:paraId="3BF31311" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841" w:rsidP="00235EEE">
             <w:r>
               <w:t>Note: Our Shared Care Agreement is for adult patients aged 18+. As part of the agreement, we will provide annual reviews which the patient must attend for their GP to continue prescribing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00283841" w:rsidTr="00235EEE" w14:paraId="7C8D4F4B" w14:textId="77777777">
+      <w:tr w:rsidR="00283841" w14:paraId="7C8D4F4B" w14:textId="77777777" w:rsidTr="00235EEE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00C4703C" w14:paraId="6E95EE02" w14:textId="77777777">
+          <w:p w14:paraId="6E95EE02" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00000000" w:rsidP="00235EEE">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1855710889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283841">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00283841">
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00283841" w:rsidP="00235EEE" w:rsidRDefault="00C4703C" w14:paraId="08D8B465" w14:textId="77777777">
+          <w:p w14:paraId="08D8B465" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00000000" w:rsidP="00235EEE">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1166132978"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00283841">
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00283841">
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00283841" w:rsidRDefault="00283841" w14:paraId="7E7F2E8C" w14:textId="77777777"/>
+    <w:p w14:paraId="7E7F2E8C" w14:textId="77777777" w:rsidR="00283841" w:rsidRDefault="00283841"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9016" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6735"/>
         <w:gridCol w:w="2281"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E750E" w:rsidTr="03B2EFD4" w14:paraId="164388ED" w14:textId="77777777">
+      <w:tr w:rsidR="004E750E" w14:paraId="164388ED" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00283841" w:rsidR="004E750E" w:rsidP="03B2EFD4" w:rsidRDefault="004E750E" w14:paraId="1BF15B95" w14:textId="03EC5CE3">
+          </w:tcPr>
+          <w:p w14:paraId="1BF15B95" w14:textId="03EC5CE3" w:rsidR="004E750E" w:rsidRPr="00283841" w:rsidRDefault="471F95CD" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="471F95CD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Referrer sign </w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="257D255E">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="257D255E" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>off</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="257D255E">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="257D255E" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="29942926">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="29942926" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be by a GP, ANP or ACP</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="29942926">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="29942926" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00283841" w:rsidR="004E750E" w:rsidRDefault="004E750E" w14:paraId="1B5490CB" w14:textId="586416BA">
+          <w:p w14:paraId="1B5490CB" w14:textId="586416BA" w:rsidR="004E750E" w:rsidRPr="00283841" w:rsidRDefault="257D255E">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="257D255E">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="471F95CD">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="471F95CD" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mandatory)</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="0392FFEC">
-[...4 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidR="0392FFEC" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="03B2EFD4" w:rsidR="471F95CD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="471F95CD" w:rsidRPr="03B2EFD4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E750E" w:rsidTr="03B2EFD4" w14:paraId="379D6543" w14:textId="77777777">
+      <w:tr w:rsidR="004E750E" w14:paraId="379D6543" w14:textId="77777777" w:rsidTr="03B2EFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6735" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004E750E" w:rsidP="03B2EFD4" w:rsidRDefault="004E750E" w14:paraId="4E1F2ED8" w14:textId="049608C9">
+          </w:tcPr>
+          <w:p w14:paraId="61D37581" w14:textId="4EF1697A" w:rsidR="004E750E" w:rsidRPr="00B14F51" w:rsidRDefault="471F95CD">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="471F95CD">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">Referrer name: </w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="37E8A305" w14:textId="5C2AFA61" w:rsidR="004E750E" w:rsidRDefault="471F95CD" w:rsidP="03B2EFD4">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature:</w:t>
+            </w:r>
+            <w:r w:rsidR="004E750E">
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E750E" w:rsidRDefault="004E750E" w14:paraId="61D37581" w14:textId="77777777"/>
-[...13 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2281" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004E750E" w:rsidRDefault="004E750E" w14:paraId="08E805C0" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="08E805C0" w14:textId="77777777" w:rsidR="004E750E" w:rsidRDefault="004E750E">
             <w:r>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E750E" w:rsidP="03B2EFD4" w:rsidRDefault="004E750E" w14:paraId="72C2D61F" w14:textId="28F2C9D5">
+          <w:p w14:paraId="72C2D61F" w14:textId="28F2C9D5" w:rsidR="004E750E" w:rsidRDefault="004E750E" w:rsidP="03B2EFD4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D7E80" w:rsidRDefault="002D7E80" w14:paraId="53220F61" w14:textId="77777777"/>
+    <w:p w14:paraId="53220F61" w14:textId="77777777" w:rsidR="002D7E80" w:rsidRDefault="002D7E80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E750E" w:rsidTr="004E750E" w14:paraId="291621F0" w14:textId="77777777">
+      <w:tr w:rsidR="004E750E" w14:paraId="291621F0" w14:textId="77777777" w:rsidTr="004E750E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="004E750E" w:rsidP="004E750E" w:rsidRDefault="004E750E" w14:paraId="6B1894EC" w14:textId="37C49031">
-[...19 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="6B1894EC" w14:textId="51726FAC" w:rsidR="004E750E" w:rsidRDefault="004E750E" w:rsidP="004E750E">
+            <w:r>
+              <w:t xml:space="preserve">Send completed referral </w:t>
+            </w:r>
+            <w:r w:rsidR="00B14F51">
+              <w:t xml:space="preserve">form via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B14F51">
+              <w:t>eRS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E750E" w:rsidRDefault="004E750E" w14:paraId="7AFA5FA8" w14:textId="77777777"/>
+    <w:p w14:paraId="7AFA5FA8" w14:textId="77777777" w:rsidR="004E750E" w:rsidRDefault="004E750E"/>
     <w:sectPr w:rsidR="004E750E">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C5470E" w:rsidP="00734B67" w:rsidRDefault="00C5470E" w14:paraId="064A22E8" w14:textId="77777777">
+    <w:p w14:paraId="01C8F419" w14:textId="77777777" w:rsidR="00C2285F" w:rsidRDefault="00C2285F" w:rsidP="00734B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C5470E" w:rsidP="00734B67" w:rsidRDefault="00C5470E" w14:paraId="1032D339" w14:textId="77777777">
+    <w:p w14:paraId="3129AFA8" w14:textId="77777777" w:rsidR="00C2285F" w:rsidRDefault="00C2285F" w:rsidP="00734B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2228,75 +2039,75 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C5470E" w:rsidP="00734B67" w:rsidRDefault="00C5470E" w14:paraId="1DA3AA41" w14:textId="77777777">
+    <w:p w14:paraId="006C77A2" w14:textId="77777777" w:rsidR="00C2285F" w:rsidRDefault="00C2285F" w:rsidP="00734B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C5470E" w:rsidP="00734B67" w:rsidRDefault="00C5470E" w14:paraId="39A62C82" w14:textId="77777777">
+    <w:p w14:paraId="27A2BDF0" w14:textId="77777777" w:rsidR="00C2285F" w:rsidRDefault="00C2285F" w:rsidP="00734B67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00734B67" w:rsidRDefault="00734B67" w14:paraId="33E6A62E" w14:textId="18A86E4A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33E6A62E" w14:textId="18A86E4A" w:rsidR="00734B67" w:rsidRDefault="00734B67">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00734B67">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A6E8D42" wp14:editId="128C70CD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3917315</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-337820</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2610485" cy="426085"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="139845294" name="Picture 1" descr="A blue and black logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2329,105 +2140,112 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00262262"/>
     <w:rsid w:val="00026DA9"/>
     <w:rsid w:val="000E6C47"/>
     <w:rsid w:val="001408F1"/>
     <w:rsid w:val="00182E06"/>
+    <w:rsid w:val="001A0B2A"/>
     <w:rsid w:val="001B5DA5"/>
+    <w:rsid w:val="001F196C"/>
     <w:rsid w:val="00262262"/>
     <w:rsid w:val="00270E53"/>
     <w:rsid w:val="00283841"/>
     <w:rsid w:val="002B4151"/>
+    <w:rsid w:val="002B672D"/>
     <w:rsid w:val="002D7E80"/>
     <w:rsid w:val="00310A76"/>
     <w:rsid w:val="003D6322"/>
     <w:rsid w:val="004E750E"/>
+    <w:rsid w:val="0052765F"/>
     <w:rsid w:val="0059720C"/>
     <w:rsid w:val="005B5D08"/>
     <w:rsid w:val="005D1EE9"/>
+    <w:rsid w:val="005D2D07"/>
     <w:rsid w:val="00600553"/>
     <w:rsid w:val="0068405D"/>
     <w:rsid w:val="00734B67"/>
     <w:rsid w:val="007D50BD"/>
     <w:rsid w:val="00882B2B"/>
     <w:rsid w:val="008A2556"/>
     <w:rsid w:val="0090025C"/>
     <w:rsid w:val="009061DF"/>
     <w:rsid w:val="009163B2"/>
     <w:rsid w:val="00A15A26"/>
     <w:rsid w:val="00A330C6"/>
     <w:rsid w:val="00B112B0"/>
+    <w:rsid w:val="00B14F51"/>
+    <w:rsid w:val="00BC192F"/>
     <w:rsid w:val="00BF583B"/>
+    <w:rsid w:val="00C2285F"/>
     <w:rsid w:val="00C4703C"/>
     <w:rsid w:val="00C5470E"/>
     <w:rsid w:val="00CC1EF7"/>
     <w:rsid w:val="00D255A0"/>
     <w:rsid w:val="00D31C43"/>
     <w:rsid w:val="00D4589D"/>
     <w:rsid w:val="00D8422C"/>
     <w:rsid w:val="00DC41A0"/>
     <w:rsid w:val="00DF7DA1"/>
     <w:rsid w:val="00E7744F"/>
     <w:rsid w:val="00F759A9"/>
     <w:rsid w:val="00F92A65"/>
     <w:rsid w:val="00FE2A23"/>
     <w:rsid w:val="00FF2543"/>
     <w:rsid w:val="0392FFEC"/>
     <w:rsid w:val="03B2EFD4"/>
     <w:rsid w:val="056339A4"/>
     <w:rsid w:val="08947642"/>
     <w:rsid w:val="0BDEDC65"/>
     <w:rsid w:val="0D83F85E"/>
     <w:rsid w:val="1550225E"/>
     <w:rsid w:val="16D25039"/>
     <w:rsid w:val="1CD9B80E"/>
     <w:rsid w:val="240ADAD3"/>
     <w:rsid w:val="25378294"/>
@@ -2459,131 +2277,131 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12B2B004"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D22BE239-A260-4686-9F03-D65CB13B0632}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2739,52 +2557,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2851,93 +2669,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -3054,501 +2872,502 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00262262"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00262262"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NHS2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NHS2">
     <w:name w:val="NHS2"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="005B5D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E750E"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E750E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00734B67"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00734B67"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00734B67"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00734B67"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00882B2B"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RTC-referrals@psychiatry-uk.com" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatry-uk.com/download/210379/?tmstv=1731753106&amp;v=210380" TargetMode="External" Id="Rf294c4c8642342c6" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatry-uk.com/download/210379/?tmstv=1731753106&amp;v=210380" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3831,50 +3650,56 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D02D61B22ED884887FA61E22B2F6352" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="550710f7a81b4b9db115cb443b5425cc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72cfee91-5983-455a-9227-1fefe0360c15" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="150e5b1a6955ef11fb69ebb4444032e5" ns2:_="">
     <xsd:import namespace="72cfee91-5983-455a-9227-1fefe0360c15"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72cfee91-5983-455a-9227-1fefe0360c15" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -3974,115 +3799,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D49ED961-D624-4A99-88A1-4A95AA31830F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EBBDEA-B90F-4175-8DF0-A3B413CE4E22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE98813-888B-4C66-B58C-FD44E29BB324}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D49ED961-D624-4A99-88A1-4A95AA31830F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="72cfee91-5983-455a-9227-1fefe0360c15"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EBBDEA-B90F-4175-8DF0-A3B413CE4E22}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE98813-888B-4C66-B58C-FD44E29BB324}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>378</Words>
+  <Characters>2157</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2530</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danielle Foote</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Sherif Al-Marayati</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2025-12-15T13:33:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_SetDate">
     <vt:lpwstr>2025-12-01T12:47:02Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_SiteId">
     <vt:lpwstr>d886b82d-d2de-4506-a862-6840bf4b1ef1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_ActionId">
     <vt:lpwstr>249421a6-5fd8-4ac1-8391-1f410dd2832a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a05d1b9-7e83-4fee-ad69-47203096280b_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101005D02D61B22ED884887FA61E22B2F6352</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>